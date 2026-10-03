--- v2 (2026-09-13)
+++ v3 (2026-10-03)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\SOBI Office Dropbox\Society of Ortho-Bionomy Document Library\Legislative Activity\Exemption List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CBCDAF0-1A2A-46EB-92A7-BD5B37051E2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DC2EC22-00BE-474F-95E9-CE3FFB05D97E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="16608" windowHeight="8712" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Sheet1!$E$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$52</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="161">
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
@@ -1187,53 +1187,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvmassage.org/rules.asp?show=state" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://delcode.delaware.gov/title24/c053/sc01/index.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdlegislature.gov/Statutes/36-35-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dopl.utah.gov/laws/58-47b.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/regulation/stateRegulations.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregonlegislature.gov/bills_laws/ors/ors687.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/about/lawstate.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.vermont.gov/statutes/chapter/26/105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leg.mt.gov/bills/2009/billhtml/HB0662.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leg.state.nv.us/NRS/NRS-640C.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/pla/massage.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webserver.rilegislature.gov/Statutes/TITLE5/5-95/INDEX.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.leg.wa.gov/rcw/default.aspx?cite=18.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BW57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.44140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="85.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="90.109375" style="4" customWidth="1"/>
     <col min="6" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:75" s="21" customFormat="1" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="19"/>
       <c r="B1" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C1" s="19" t="s">
         <v>155</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>85</v>
       </c>
       <c r="E1" s="20" t="s">
         <v>84</v>
@@ -1778,51 +1778,51 @@
     <row r="34" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="273.60000000000002" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="343.2" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>103</v>
       </c>
     </row>