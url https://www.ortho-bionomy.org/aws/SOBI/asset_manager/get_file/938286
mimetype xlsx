--- v1 (2026-05-25)
+++ v2 (2026-09-13)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\SOBI Office Dropbox\Society of Ortho-Bionomy Document Library\Legislative Activity\Exemption List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD2F5547-656D-4CE9-85F7-079CECC3B7BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CBCDAF0-1A2A-46EB-92A7-BD5B37051E2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="16608" windowHeight="8712" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="0">Sheet1!$E$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$53</definedName>
+    <definedName name="OLE_LINK1" localSheetId="0">Sheet1!$E$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$52</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="161">
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Vermont</t>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
@@ -210,53 +210,50 @@
     <t>State Regulation</t>
   </si>
   <si>
     <t>http://www.amtamassage.org/regulation/stateRegulations.html</t>
   </si>
   <si>
     <t>Massage Law in Place</t>
   </si>
   <si>
     <t>http://leg.mt.gov/bills/2009/billhtml/HB0662.htm</t>
   </si>
   <si>
     <t>http://www.wvmassage.org/rules.asp?show=state</t>
   </si>
   <si>
     <t>http://www.abmp.com/members/legislative_map.php</t>
   </si>
   <si>
     <t>(d) Hydrotherapy, including the therapeutic applications of water, heat, cold, wraps, essential oils, skin brushing, salt glows and similar applications of products to the skin.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t xml:space="preserve">Virginia: Massage therapy" is defined in the bill as "the treatment of soft tissues for therapeutic purposes by the application of massage and bodywork techniques based on the manipulation or application of pressure to the muscular structure or soft tissues of the human body." A license is not required for a practitioner of the healing arts who "provides stroking of the hands, feet, or ears or the use of touch, words, and directed movement including healing touch, therapeutic touch, mind-body centering, orthobionomy, traeger therapy, reflexology, polarity therapy, reiki, qigong, muscle activation techniques, or practices with the primary purpose of affecting energy systems of the human body." </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://almtbd.alabama.gov/wp-content/uploads/2023/01/532-X-1.Jan1_.23Rules.pdf </t>
   </si>
   <si>
     <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.commerce.alaska.gov/web/Portals/5/pub/MAS_Statutes.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(11)person using only light touch, words, and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement or to affect the energy systems; </t>
   </si>
   <si>
     <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://apps.azsos.gov/public_services/Title_04/4-15.pdf</t>
   </si>
   <si>
     <t>5. When the customer is fully clothed, the practice of movement educators, such as dance therapists or teachers, yoga teachers, personal trainers, martial arts instructors and movement repatterning practitioners.</t>
   </si>
   <si>
     <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://healthy.arkansas.gov/wp-content/uploads/Arkansas_Massage_Therapy_Law.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(b) Exemptions: (1) Persons authorized by the laws of this state to practice medicine, osteopathy, podiatry, or physical therapy, and licensed physicians' assistants, licensed nurses, licensed physical therapy assistants, licensed acupuncturists, licensed midwives, and chiropractors are exempt from this chapter in so far as massage therapy practices are offered or instructed within the scope and under the provisions of licensure; </t>
   </si>
   <si>
     <t>himself or herself out as a massage therapist. For the purposes of this subsection (1)(e),</t>
   </si>
   <si>
     <t>alternative methods that employ contact include, but are not limited to:</t>
   </si>
@@ -484,53 +481,50 @@
 (C) While a practitioner licensed in another jurisdiction may participate in a continuing education program in this State, he is not authorized to practice  massage therapy  on the general public without proper approval or licensure from the board.
 (D) The following facilities and practices that employ licensed massage therapists, or that engage licensed massage therapists on an independent contractor basis, are not required to obtain a  massage therapy  establishment license, or a sole practitioner establishment license:
 (1) hospitals and long-term health care facilities that are subject to a licensing regime, a supervising authority, or an agency with jurisdiction over the hospital's or facility's operation or licensing;
 (2) a chiropractor licensed by the South Carolina Board of Chiropractic Examiners;
 (3) a medical doctor or an osteopath licensed by the South Carolina Board of Medical Examiners; and
 (4) a physical therapist licensed by the South Carolina Board of Physical Therapy.
 HISTORY: 2022 Act No. 151 (S.227), § 2, eff May 13, 2023.</t>
   </si>
   <si>
     <t>36-35-25. Application of chapter.
 The provisions of this chapter do not apply to any person performing massage for compensation if the massage is done under one of the following circumstances:
 (1)    As part of a licensed practice as a physician, physician assistant, chiropractor, nurse, physical therapist, athletic trainer, or other health care profession licensed or certified under title 36;
 (2)    As part of a licensed practice pursuant to chapter 36-14 or 36-15, if the licensee is performing within the scope of the licensed practice and the licensee does not hold himself or herself out to be a massage therapist or to be engaged in the practice of massage therapy;
 (3)    In furtherance of duties as an employee of the United States;
 (4)    As part of a course of study with a facility or instructor recognized and approved by the board to provide training in massage or the provision of such instruction;
 (5)    As part of providing a course of instruction or continuing education by a licensed massage therapist from another state or provider preapproved by the board, in the practice of massage therapy on a temporary basis not in excess of ten days per calendar year; or
 (6)    Manipulation of the soft tissues of the human body is restricted to the hands, feet, or ears and the person does not hold himself or herself out to be a massage therapist or to be engaged in the practice of massage therapy.</t>
   </si>
   <si>
     <t xml:space="preserve">https://sdlegislature.gov/Statutes/36-35-25 </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10 </t>
   </si>
   <si>
-    <t xml:space="preserve">http://webserver.rilin.state.ri.us/Statutes/TITLE23/23-20.8/23-20.8-9.htm </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.pa.gov/content/dam/copapwp-pagov/en/dos/department-and-offices/bpoa/massage-therapy/MTM%20-%20Act%20118%20Amended%20Massage%20Therapy.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://publications.tnsosfiles.com/rules/0870/0870-01.20170817.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm </t>
   </si>
   <si>
     <t>58-47b-304 Exemptions from licensure. (1) In addition to the exemptions from licensure in Section 58-1-307, the following individuals may engage in the practice of massage therapy or the practice of limited massage therapy, subject to the stated circumstances and limitations, without being licensed under this chapter: (a) a physician or surgeon licensed under Chapter 67, Utah Medical Practice Act; (b) a physician assistant licensed under Chapter 70a, Utah Physician Assistant Act; (c) a nurse licensed under Chapter 31b, Nurse Practice Act, or under Chapter 44a, Nurse Midwife Practice Act; (d) a physical therapist licensed under Chapter 24b, Physical Therapy Practice Act; (e) a physical therapist assistant licensed under Chapter 24b, Physical Therapy Practice Act, while under the general supervision of a physical therapist; (f) an osteopathic physician or surgeon licensed under Chapter 68, Utah Osteopathic Medical Practice Act; Page 6Utah Code (g) a chiropractic physician licensed under Chapter 73, Chiropractic Physician Practice Act; (h) a hospital staff member employed by a hospital, who practices massage as part of the staff member's responsibilities; (i) an athletic trainer licensed under Chapter 40a, Athletic Trainer Licensing Act; (j) a student in training enrolled in a massage therapy school approved by the division; (k) a naturopathic physician licensed under Chapter 71, Naturopathic Physician Practice Act; (l) (i) an occupational therapist licensed under Chapter 42a, Occupational Therapy Practice Act; and (ii) an occupational therapy assistant licensed under Chapter 42a, Occupational Therapy Practice Act, while under the general supervision of an occupational therapist; (m) an individual performing animal massage therapy under the rules made by the division in accordance with Subsection 58-28-307(12); (n) an individual performing gratuitous massage; and (o) an individual: (i) certified by or through, and in good standing with, an industry organization that is recognized by the division and that represents a profession with established standards and ethics: (A) who is certified to practice reflexology and whose practice is limited to the scope of practice of reflexology; (B) who is certified to practice a type of zone therapy, including foot zone therapy, and whose practice is limited to the scope of practice for which the individual is certified; (C) who is certified to practice ortho-bionomy and whose practice is limited to the scope of practice of ortho-bionomy; (D) who is certified to practice bowenwork and whose practice is limited to the scope of practice of bowenwork; or (E) who is certified to practice a type of brain integration and whose practice is limited to the scope of practice for which the individual is certified; (ii) whose clients remain fully clothed from the shoulders to the knees; and (iii) whose clients do not receive gratuitous massage from the individual. (2) An individual described in Subsection (1) may not represent oneself as a massage therapist, massage apprentice, massage assistant, or massage assistant in-training. (3) This chapter may not be construed to: (a) authorize any individual licensed under this chapter to engage in any manner in the practice of medicine as defined by the laws of this state; (b) require insurance coverage or reimbursement for massage therapy or limited massage therapy from third party payors; or (c) prevent an insurance carrier from offering coverage for massage therapy or limited massage therapy. Amended by Chapter 455, 2024 General Session</t>
   </si>
   <si>
     <t xml:space="preserve">https://legislature.vermont.gov/statutes/chapter/26/105 </t>
   </si>
   <si>
     <t xml:space="preserve">http://www.dopl.utah.gov/laws/58-47b.pdf </t>
   </si>
   <si>
     <t>Subchapter 001 : General Provisions
 (Cite as: 26 V.S.A. § 5404)
 § 5404. Exemptions
 (a) The following shall not require a registration under this chapter:
 (1) the practice of massage or the practice of bodywork by a student as part of a professional massage or bodywork education program;
 (2) the practice of massage or the practice of bodywork by an apprentice as part of a massage or bodywork apprenticeship; or
 (3) the practice of massage or the practice of bodywork provided to clients in a manner in which the clients do not have a reasonable expectation of privacy.
@@ -630,79 +624,75 @@
   <si>
     <t xml:space="preserve">https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.njconsumeraffairs.gov/regulations/Chapter-37A-New-Jersey-Board-of-Massage-and-Bodywork-Therapy.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://nmonesource.com/nmos/nmsa/en/item/4397/index.do#!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155 </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.leg.state.nv.us/NRS/NRS-640C.html#NRS640CSec010 </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://oklahoma.gov/content/dam/ok/en/cosmo/documents/rules-and-regulations/2022.rule.book.9.11.2022_revised.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.oregonlegislature.gov/bills_laws/ors/ors687.html </t>
   </si>
   <si>
     <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://health.maryland.gov/massage/Documents/massageregs23.pdf</t>
   </si>
   <si>
-    <t>Exemption by State as of 10/30/24</t>
-[...1 lines deleted...]
-  <si>
     <t>Is OB Exempt?</t>
   </si>
   <si>
     <t>https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/</t>
   </si>
   <si>
     <t>(e)   The practice of any person in this state who uses touch, words and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement while engaged within the scope of practice of a profession, provided that their services are not designated or implied to be massage or massage therapy. Such practices include, but are not limited to, the Feldenkrais method® of somatic education, the Trager approach® to movement education, body-mind centering®, Ortho-Bionomy® and craniosacral therapy.</t>
   </si>
   <si>
     <t xml:space="preserve"> (e)   The practice of any person in this state who uses touch, words and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement while engaged within the scope of practice of a profession, provided that their services are not designated or implied to be massage or massage therapy. Such practices include, but are not limited to, the Feldenkrais method® of somatic education, the Trager approach® to movement education, body-mind centering®, Ortho-Bionomy® and craniosacral therapy.</t>
+  </si>
+  <si>
+    <t>https://webserver.rilegislature.gov/Statutes/TITLE5/5-95/INDEX.htm</t>
+  </si>
+  <si>
+    <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://almtbd.alabama.gov/wp-content/uploads/2023/01/532-X-1.Jan1_.23Rules.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -779,165 +769,151 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF212529"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1204,1010 +1180,1000 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dopl.utah.gov/laws/58-47b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdlegislature.gov/Statutes/36-35-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.vermont.gov/statutes/chapter/26/105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leg.mt.gov/bills/2009/billhtml/HB0662.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/regulation/stateRegulations.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/pla/massage.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leg.state.nv.us/NRS/NRS-640C.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/about/lawstate.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webserver.rilin.state.ri.us/Statutes/TITLE23/23-20.8/23-20.8-9.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.leg.wa.gov/rcw/default.aspx?cite=18.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvmassage.org/rules.asp?show=state" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://delcode.delaware.gov/title24/c053/sc01/index.shtml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregonlegislature.gov/bills_laws/ors/ors687.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvmassage.org/rules.asp?show=state" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://delcode.delaware.gov/title24/c053/sc01/index.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdlegislature.gov/Statutes/36-35-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dopl.utah.gov/laws/58-47b.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/regulation/stateRegulations.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregonlegislature.gov/bills_laws/ors/ors687.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/about/lawstate.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.vermont.gov/statutes/chapter/26/105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leg.mt.gov/bills/2009/billhtml/HB0662.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leg.state.nv.us/NRS/NRS-640C.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/pla/massage.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webserver.rilegislature.gov/Statutes/TITLE5/5-95/INDEX.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.leg.wa.gov/rcw/default.aspx?cite=18.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BW58"/>
+  <dimension ref="A1:BW57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D15" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.44140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="85.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="90.109375" style="4" customWidth="1"/>
     <col min="6" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="B2" s="19" t="s">
+    <row r="1" spans="1:75" s="21" customFormat="1" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="20" t="s">
+      <c r="C1" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="19" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="3" spans="1:75" ht="78" x14ac:dyDescent="0.3">
+      <c r="E1" s="20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75" ht="78" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:75" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A3" s="16" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:75" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:75" ht="46.8" x14ac:dyDescent="0.3">
+        <v>66</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:75" ht="78" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>67</v>
-[...12 lines deleted...]
-      <c r="C6" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:75" s="6" customFormat="1" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D6" s="5" t="s">
-        <v>68</v>
+      <c r="D6" s="7" t="s">
+        <v>129</v>
       </c>
       <c r="E6" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:75" ht="218.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:75" x14ac:dyDescent="0.3">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>69</v>
-      </c>
-[...32 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A9" s="16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:75" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A10" s="16" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:75" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:75" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:75" ht="78" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:75" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="D13" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E13" s="4" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:75" ht="78" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-    <row r="14" spans="1:75" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:75" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>61</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>156</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>74</v>
+        <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:75" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D15" s="24" t="s">
-        <v>159</v>
+      <c r="D15" s="7" t="s">
+        <v>137</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:75" ht="109.2" x14ac:dyDescent="0.3">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="16" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="156" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" ht="156" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="E16" s="4" t="s">
-[...13 lines deleted...]
-      <c r="D17" s="7" t="s">
+      <c r="E19" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="E17" s="4" t="s">
+      <c r="E20" s="14" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="78" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E22" s="14"/>
+    </row>
+    <row r="23" spans="1:5" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="E25" s="8"/>
+    </row>
+    <row r="26" spans="1:5" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="218.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="2" t="s">
         <v>75</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="D25" s="7" t="s">
+      <c r="D27" s="7" t="s">
         <v>145</v>
-      </c>
-[...28 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="218.4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="E28" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="265.2" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>50</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="265.2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="280.8" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>61</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>147</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="280.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="296.39999999999998" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D31" s="7" t="s">
+      <c r="D31" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...13 lines deleted...]
-      <c r="D32" s="5" t="s">
+      <c r="E32" s="10" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="E32" s="14" t="s">
-[...16 lines deleted...]
-      <c r="E33" s="10" t="s">
+      <c r="E33" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="E34" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E34" s="9" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" ht="273.60000000000002" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="343.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D35" s="7" t="s">
-[...33 lines deleted...]
-      <c r="D37" s="5" t="s">
+      <c r="D37" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="11" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D38" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E38" s="9" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="9" t="s">
+      <c r="D39" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" s="11" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" ht="296.39999999999998" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="11" t="s">
+      <c r="D40" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" s="9" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="296.39999999999998" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="9" t="s">
+      <c r="D41" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="E41" s="4" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" ht="390" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="390" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>50</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="D45" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E46" s="4" t="s">
         <v>118</v>
-      </c>
-[...18 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D47" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A48" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="E47" s="4" t="s">
-[...10 lines deleted...]
-      <c r="C48" s="2" t="s">
+      <c r="E48" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="358.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D48" s="7" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="D50" s="7" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="358.8" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>58</v>
+        <v>127</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="358.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D52" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="4" t="s">
-        <v>130</v>
-[...17 lines deleted...]
-      <c r="B54" s="2"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B53" s="2"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A57" s="18" t="s">
-[...7 lines deleted...]
-      <c r="B58" s="12" t="s">
+      <c r="B57" s="12" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B56" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...29 lines deleted...]
-    <hyperlink ref="D15" r:id="rId31" xr:uid="{06C91AA4-58BC-43CE-A249-F935D2735C1B}"/>
+    <hyperlink ref="B55" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B56" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="D43" r:id="rId3" xr:uid="{8CF8FC2A-A375-474C-AB33-9BD4636939BC}"/>
+    <hyperlink ref="D42" r:id="rId4" xr:uid="{4F581AB2-D114-4FD4-99CB-FA377C7EAAB2}"/>
+    <hyperlink ref="D45" r:id="rId5" xr:uid="{33111EB8-EA9C-4BDB-8526-07E0F1E8267D}"/>
+    <hyperlink ref="D47" r:id="rId6" xr:uid="{AB951468-3887-418A-B756-69882B663ACE}"/>
+    <hyperlink ref="D46" r:id="rId7" xr:uid="{3BF7FC2B-7439-47DC-82CC-EAF51D7FF34F}"/>
+    <hyperlink ref="D50" r:id="rId8" xr:uid="{82810BA5-2AF6-447A-85CD-E762419E59D9}"/>
+    <hyperlink ref="D49" r:id="rId9" xr:uid="{D4AD4B2A-F021-44AD-8BF6-D0A6BF982183}"/>
+    <hyperlink ref="D6" r:id="rId10" xr:uid="{246A8683-85AF-4FD0-9AB9-9707E34A838D}"/>
+    <hyperlink ref="D7" r:id="rId11" xr:uid="{575D9348-D0C5-4BA6-AD4F-DC60953A064F}"/>
+    <hyperlink ref="D8" r:id="rId12" xr:uid="{ED4435DC-B565-474A-988D-B31224162FD7}"/>
+    <hyperlink ref="D9" r:id="rId13" xr:uid="{84225AC9-57CB-43D7-90D1-11C491A5A08B}"/>
+    <hyperlink ref="D10" r:id="rId14" xr:uid="{739E5693-F2EF-4009-8556-4FE0BB48BBAD}"/>
+    <hyperlink ref="D11" r:id="rId15" xr:uid="{E2896792-9CE6-45D2-9911-0E9EA5CCF694}"/>
+    <hyperlink ref="D12" r:id="rId16" xr:uid="{7634CEEC-F77C-4FA0-88A4-0AB91317D2B2}"/>
+    <hyperlink ref="D13" r:id="rId17" xr:uid="{C391A68E-B908-4672-952D-16622CAB845A}"/>
+    <hyperlink ref="D15" r:id="rId18" xr:uid="{96FC12BD-B6F2-4E14-A22C-35E9D5C1E250}"/>
+    <hyperlink ref="D16" r:id="rId19" xr:uid="{5A5D4CA8-8B37-4937-BB57-07675B886CBC}"/>
+    <hyperlink ref="D21" r:id="rId20" xr:uid="{DA88E572-13C4-4CF5-9B48-7B609DA9444D}"/>
+    <hyperlink ref="D23" r:id="rId21" xr:uid="{A9025A3C-F9AA-449A-9357-4C92B97250E0}"/>
+    <hyperlink ref="D24" r:id="rId22" xr:uid="{58459BA9-FBBE-4962-90F5-463F5F51D0FA}"/>
+    <hyperlink ref="D27" r:id="rId23" xr:uid="{BE055EDC-4A79-4578-B30C-42EC1EFCC9A2}"/>
+    <hyperlink ref="D28" r:id="rId24" xr:uid="{CF4171C8-0F30-42F5-A651-0D8026F3966B}"/>
+    <hyperlink ref="D30" r:id="rId25" xr:uid="{217B488B-BA8E-40DF-81F2-4B30F3825395}"/>
+    <hyperlink ref="D32" r:id="rId26" location="!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA " display="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do#!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA " xr:uid="{2911B20A-9FD0-4AB1-B798-ADEBB8221D5F}"/>
+    <hyperlink ref="D33" r:id="rId27" xr:uid="{1E23B2FC-2B40-402F-866C-1513FF61FD59}"/>
+    <hyperlink ref="D34" r:id="rId28" location="NRS640CSec010 " xr:uid="{8172ABBB-A170-407F-A3BA-BE384D496491}"/>
+    <hyperlink ref="D39" r:id="rId29" xr:uid="{77129C5E-ED1B-4092-BDB0-4BD5634E263C}"/>
+    <hyperlink ref="D14" r:id="rId30" xr:uid="{06C91AA4-58BC-43CE-A249-F935D2735C1B}"/>
+    <hyperlink ref="D41" r:id="rId31" xr:uid="{C8875FC4-186C-4031-816D-36824C1E7B94}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId32"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>